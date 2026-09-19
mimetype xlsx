--- v0 (2026-08-04)
+++ v1 (2026-09-19)
@@ -2775,51 +2775,51 @@
       </c>
       <c r="E63">
         <v>0</v>
       </c>
       <c r="F63">
         <v>21.9</v>
       </c>
       <c r="G63" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
         <v>205</v>
       </c>
       <c r="B64" s="1">
         <v>5907006902459</v>
       </c>
       <c r="C64" t="s">
         <v>206</v>
       </c>
       <c r="D64" t="s">
         <v>207</v>
       </c>
       <c r="E64">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F64">
         <v>21.95</v>
       </c>
       <c r="G64" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
         <v>210</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>209</v>
       </c>
       <c r="C65" t="s">
         <v>211</v>
       </c>
       <c r="D65" t="s">
         <v>212</v>
       </c>
       <c r="E65">
         <v>0</v>
       </c>
       <c r="F65">